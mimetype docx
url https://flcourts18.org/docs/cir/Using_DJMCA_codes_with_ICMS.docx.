--- v0 (2025-10-15)
+++ v1 (2026-05-21)
@@ -11,114 +11,128 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4C04A56D" w14:textId="6666F94D" w:rsidR="009C45FA" w:rsidRDefault="00313B7F" w:rsidP="727A4EE7">
+    <w:p w14:paraId="591BD6E5" w14:textId="77777777" w:rsidR="00A6208A" w:rsidRDefault="00A6208A" w:rsidP="727A4EE7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="4C04A56D" w14:textId="6666F94D" w:rsidR="009C45FA" w:rsidRDefault="00313B7F" w:rsidP="727A4EE7">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Using </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00730343">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>DJMCA codes</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Using </w:t>
+      </w:r>
+      <w:r w:rsidR="00730343">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for proposed orders</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>DJMCA codes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C235F47" w14:textId="77777777" w:rsidR="00E54F81" w:rsidRPr="00E54F81" w:rsidRDefault="005472D0" w:rsidP="00006E3D">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for proposed orders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4D28B1" w14:textId="77777777" w:rsidR="006D36FE" w:rsidRPr="004206E2" w:rsidRDefault="006D36FE" w:rsidP="727A4EE7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58AF8996" w14:textId="37907BEF" w:rsidR="00E171F6" w:rsidRPr="00245372" w:rsidRDefault="005472D0" w:rsidP="00006E3D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5688">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proposed orders must be s</w:t>
       </w:r>
       <w:r w:rsidRPr="000C5688">
         <w:rPr>
@@ -264,177 +278,91 @@
         </w:rPr>
         <w:t xml:space="preserve"> file extension</w:t>
       </w:r>
       <w:r w:rsidR="00A70323" w:rsidRPr="007C0157">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00447B0B" w:rsidRPr="007C0157">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006E261F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-          <w:u w:val="single"/>
+        <w:t xml:space="preserve">  Do not include </w:t>
+      </w:r>
+      <w:r w:rsidR="00654EAE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>unnecessary</w:t>
       </w:r>
-      <w:r w:rsidR="00654EAE" w:rsidRPr="00067BA3">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00654EAE" w:rsidRPr="00654EAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00654EAE" w:rsidRPr="00067BA3">
-[...15 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00654EAE" w:rsidRPr="00654EAE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>text boxes, macros, headers, footers, etc</w:t>
+        <w:t>formatting – text boxes, macros, headers, footers, etc</w:t>
       </w:r>
       <w:r w:rsidR="00227A2B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00264F24">
-[...24 lines deleted...]
-    <w:p w14:paraId="58AF8996" w14:textId="52BA9CEF" w:rsidR="00E171F6" w:rsidRPr="00C96A70" w:rsidRDefault="002F7490" w:rsidP="00E54F81">
+    </w:p>
+    <w:p w14:paraId="3CEF529F" w14:textId="77777777" w:rsidR="00245372" w:rsidRPr="007C0157" w:rsidRDefault="00245372" w:rsidP="00245372">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7A875DCB" w14:textId="7B80670E" w:rsidR="00DB2DF7" w:rsidRPr="000C5688" w:rsidRDefault="009C45FA" w:rsidP="00BD4064">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5688">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DJMCA FORMAT: DJMCA is how </w:t>
       </w:r>
       <w:r w:rsidR="003024AB">
         <w:rPr>
@@ -858,69 +786,51 @@
       </w:r>
       <w:r w:rsidR="00332A04">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00777C29">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00777C29">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Signature codes may only be positioned using the align-left, center, or align-</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> features in Word</w:t>
+        <w:t>Signature codes may only be positioned using the align-left, center, or align-right features in Word</w:t>
       </w:r>
       <w:r w:rsidR="002C1643">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="628AF4FA" w14:textId="30B78FB1" w:rsidR="003503DE" w:rsidRPr="00134991" w:rsidRDefault="00A24274" w:rsidP="001415FB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134991">
         <w:rPr>
@@ -1557,51 +1467,51 @@
         <w:t>CCCC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="203864"/>
         </w:rPr>
         <w:t xml:space="preserve"> is replaced with contact information of </w:t>
       </w:r>
       <w:r w:rsidR="002452EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="203864"/>
         </w:rPr>
         <w:t>the parties selected for service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7875AE37" w14:textId="77777777" w:rsidR="0037018F" w:rsidRDefault="0037018F" w:rsidP="00C253EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="203864"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="283EC795" w14:textId="51A82AA2" w:rsidR="002C2087" w:rsidRPr="0037018F" w:rsidRDefault="002C2087" w:rsidP="00C253EE">
+    <w:p w14:paraId="283EC795" w14:textId="142E0EA6" w:rsidR="002C2087" w:rsidRPr="0037018F" w:rsidRDefault="002C2087" w:rsidP="00C253EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="203864"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037018F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="203864"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Please see the following page for a sample order </w:t>
       </w:r>
       <w:r w:rsidR="00C253EE" w:rsidRPr="0037018F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="203864"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">utilizing </w:t>
@@ -1683,51 +1593,69 @@
       <w:r w:rsidR="000022FB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="203864"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>center</w:t>
       </w:r>
       <w:r w:rsidR="00100FD5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="203864"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="000022FB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="203864"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">right justification only.  </w:t>
+        <w:t xml:space="preserve">right </w:t>
+      </w:r>
+      <w:r w:rsidR="0081269F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="203864"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>alignment</w:t>
+      </w:r>
+      <w:r w:rsidR="000022FB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="203864"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only.  </w:t>
       </w:r>
       <w:r w:rsidR="000022FB" w:rsidRPr="00E93238">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="203864"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">There can be </w:t>
       </w:r>
       <w:r w:rsidR="000022FB" w:rsidRPr="00E93238">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="203864"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
       <w:r w:rsidR="000022FB" w:rsidRPr="00E93238">
         <w:rPr>
@@ -1764,68 +1692,77 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>highlighting</w:t>
       </w:r>
       <w:r w:rsidR="00C253EE" w:rsidRPr="0037018F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="203864"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> is for illustration purposes only and should not be used in an actual order.</w:t>
       </w:r>
       <w:r w:rsidR="00100FD5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="203864"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E32FF03" w14:textId="1869528D" w:rsidR="00795DA0" w:rsidRPr="003E68D3" w:rsidRDefault="00B0797B" w:rsidP="0074373B">
-      <w:pPr>
+    <w:p w14:paraId="1CEE30C2" w14:textId="73D50527" w:rsidR="00795DA0" w:rsidRDefault="00B0797B" w:rsidP="00B0797B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="203864"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="203864"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E32FF03" w14:textId="6E009775" w:rsidR="00795DA0" w:rsidRPr="003E68D3" w:rsidRDefault="00795DA0" w:rsidP="00750F6F">
+      <w:pPr>
+        <w:ind w:left="-90"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00795DA0" w:rsidRPr="003E68D3">
+      <w:r w:rsidRPr="003E68D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SAMPLE </w:t>
       </w:r>
       <w:r w:rsidR="00B55653" w:rsidRPr="003E68D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PROPOSED ORDER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3879B915" w14:textId="77777777" w:rsidR="00B0797B" w:rsidRDefault="00B0797B" w:rsidP="00750F6F">
       <w:pPr>
@@ -2048,565 +1985,165 @@
       <w:r w:rsidRPr="009074BC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D0755" w:rsidRPr="009074BC">
         <w:t xml:space="preserve">having come before the Court on </w:t>
       </w:r>
       <w:r w:rsidR="00BA211F">
         <w:t>January</w:t>
       </w:r>
       <w:r w:rsidR="001D4F2A" w:rsidRPr="009074BC">
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="005D1ABE">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001D4F2A" w:rsidRPr="009074BC">
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00BA211F">
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="009074BC">
         <w:t xml:space="preserve">, on the </w:t>
       </w:r>
       <w:r w:rsidR="0078177B" w:rsidRPr="0078177B">
-        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA151B2" w14:textId="41C01DAD" w:rsidR="00896DD3" w:rsidRPr="009074BC" w:rsidRDefault="00896DD3" w:rsidP="00750F6F">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009074BC">
         <w:t xml:space="preserve">1.  The Court </w:t>
       </w:r>
       <w:r w:rsidR="00165FBE" w:rsidRPr="00165FBE">
-        <w:t xml:space="preserve">Duis </w:t>
-[...29 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Duis aute irure dolor in reprehenderit in voluptate</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="53C8021D" w14:textId="12469964" w:rsidR="00F235A7" w:rsidRPr="009074BC" w:rsidRDefault="00896DD3" w:rsidP="00750F6F">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009074BC">
         <w:t xml:space="preserve">2.  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000100D8" w:rsidRPr="000100D8">
-        <w:t>Excepteur</w:t>
-[...33 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Excepteur sint occaecat cupidatat non proident</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2A7C193B" w14:textId="3977567D" w:rsidR="007314C1" w:rsidRDefault="00896DD3" w:rsidP="00750F6F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009074BC">
         <w:t xml:space="preserve">3.  </w:t>
       </w:r>
       <w:r w:rsidR="007314C1" w:rsidRPr="007314C1">
-        <w:t xml:space="preserve">Lacus </w:t>
-[...69 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Lacus viverra vitae congue eu consequat ac. Diam maecenas ultricies mi eget mauris pharetra et ultrices</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7D627E80" w14:textId="323DC5FD" w:rsidR="002C6285" w:rsidRPr="009074BC" w:rsidRDefault="00896DD3" w:rsidP="00750F6F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009074BC">
         <w:t xml:space="preserve">4.  </w:t>
       </w:r>
       <w:r w:rsidR="00553EF6" w:rsidRPr="00553EF6">
-        <w:t xml:space="preserve">Non nisi </w:t>
-[...119 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Non nisi est sit amet facilisis magna. Sed sed risus pretium quam vulputate dignissim suspendisse in. Eget aliquet nibh praesent tristique magna sit amet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D98A2E" w14:textId="77777777" w:rsidR="00103D25" w:rsidRDefault="00896DD3" w:rsidP="00750F6F">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009074BC">
         <w:t xml:space="preserve">5.  </w:t>
       </w:r>
       <w:r w:rsidR="00736F01" w:rsidRPr="00736F01">
-        <w:t xml:space="preserve">Non diam </w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Non diam phasellus vestibulum lorem sed risus ultricies.</w:t>
       </w:r>
       <w:r w:rsidR="001D4F2A" w:rsidRPr="009074BC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00103D25" w:rsidRPr="00103D25">
-        <w:t>Luctus</w:t>
-[...43 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Luctus accumsan tortor posuere ac ut consequat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="469BFC58" w14:textId="33C9193A" w:rsidR="00896DD3" w:rsidRPr="009074BC" w:rsidRDefault="001D4F2A" w:rsidP="00750F6F">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009074BC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="704DA2EB" w14:textId="3ECE0C60" w:rsidR="00CD0239" w:rsidRPr="009074BC" w:rsidRDefault="00B15941" w:rsidP="00750F6F">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009074BC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>REPORTED AND RECOMMENDED</w:t>
       </w:r>
       <w:r w:rsidRPr="009074BC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F4117" w:rsidRPr="009074BC">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E346FD">
         <w:t>CityName</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005F4117" w:rsidRPr="009074BC">
-        <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-        <w:t>County</w:t>
+        <w:t>, County</w:t>
       </w:r>
       <w:r w:rsidR="00E346FD">
         <w:t>Name</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005F4117" w:rsidRPr="009074BC">
         <w:t xml:space="preserve">, Florida </w:t>
       </w:r>
       <w:r w:rsidRPr="009074BC">
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="00267094" w:rsidRPr="009C45FA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>RRRR</w:t>
       </w:r>
       <w:r w:rsidRPr="009074BC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7001B0" w14:textId="77777777" w:rsidR="00CD0239" w:rsidRPr="009074BC" w:rsidRDefault="005F4117" w:rsidP="00750F6F">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="009C45FA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>GGGG</w:t>
@@ -2629,72 +2166,68 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="292C0F6B" w14:textId="77777777" w:rsidR="005F4117" w:rsidRPr="009074BC" w:rsidRDefault="005F4117" w:rsidP="00750F6F">
       <w:r w:rsidRPr="009074BC">
         <w:tab/>
         <w:t xml:space="preserve">THIS CAUSE is random text for the order for testing purposes </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A584A53" w14:textId="2B28F7DB" w:rsidR="00A26883" w:rsidRPr="009074BC" w:rsidRDefault="00A26883" w:rsidP="00750F6F">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009074BC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DONE AND ORDERED</w:t>
       </w:r>
       <w:r w:rsidR="005F4117" w:rsidRPr="009074BC">
         <w:t xml:space="preserve"> at t</w:t>
       </w:r>
       <w:r w:rsidRPr="009074BC">
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005D1FC2">
         <w:t>CourthouseName</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009074BC">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005D1FC2">
         <w:t>City</w:t>
       </w:r>
       <w:r w:rsidR="000C5688">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009074BC">
         <w:t>County</w:t>
       </w:r>
       <w:r w:rsidR="00A56808">
         <w:t>Name</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009074BC">
         <w:t xml:space="preserve">, Florida on </w:t>
       </w:r>
       <w:r w:rsidRPr="009C45FA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>DDDD</w:t>
       </w:r>
       <w:r w:rsidRPr="009074BC">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00192952">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43725764" w14:textId="69C59E86" w:rsidR="00A26883" w:rsidRPr="009074BC" w:rsidRDefault="00A26883" w:rsidP="00750F6F">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="009C45FA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>JJJJ</w:t>
@@ -2823,204 +2356,194 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SAMPLE PROPOSED ORDER</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C96DD9" w:rsidRPr="00334D3F" w:rsidSect="00DF5B93">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B8BED23" w14:textId="77777777" w:rsidR="00421428" w:rsidRDefault="00421428" w:rsidP="00903B07">
+    <w:p w14:paraId="411A98F0" w14:textId="77777777" w:rsidR="004A17E0" w:rsidRDefault="004A17E0" w:rsidP="00903B07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26CF5012" w14:textId="77777777" w:rsidR="00421428" w:rsidRDefault="00421428" w:rsidP="00903B07">
+    <w:p w14:paraId="5FB8C7F1" w14:textId="77777777" w:rsidR="004A17E0" w:rsidRDefault="004A17E0" w:rsidP="00903B07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="753F6854" w14:textId="77777777" w:rsidR="00421428" w:rsidRDefault="00421428"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="02C7B807" w14:textId="77777777" w:rsidR="00903B07" w:rsidRDefault="00903B07">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="654A716F" w14:textId="77777777" w:rsidR="00903B07" w:rsidRDefault="00903B07">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7C550859" w14:textId="77777777" w:rsidR="00903B07" w:rsidRDefault="00903B07">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="787AA1B7" w14:textId="77777777" w:rsidR="00421428" w:rsidRDefault="00421428" w:rsidP="00903B07">
+    <w:p w14:paraId="29765E7A" w14:textId="77777777" w:rsidR="004A17E0" w:rsidRDefault="004A17E0" w:rsidP="00903B07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3948AD38" w14:textId="77777777" w:rsidR="00421428" w:rsidRDefault="00421428" w:rsidP="00903B07">
+    <w:p w14:paraId="26B02AFC" w14:textId="77777777" w:rsidR="004A17E0" w:rsidRDefault="004A17E0" w:rsidP="00903B07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:footnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="4B6F72C6" w14:textId="77777777" w:rsidR="00421428" w:rsidRDefault="00421428"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3D1ED18F" w14:textId="5AEF5649" w:rsidR="00903B07" w:rsidRDefault="00903B07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3ACA4DFE" w14:textId="2ACE1E3D" w:rsidR="00903B07" w:rsidRDefault="00903B07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="248ED9B6" w14:textId="1413E971" w:rsidR="00903B07" w:rsidRDefault="00903B07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28202015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0C580C94"/>
-    <w:lvl w:ilvl="0" w:tplc="FD2AF3CA">
+    <w:tmpl w:val="0BBEE1F6"/>
+    <w:lvl w:ilvl="0" w:tplc="432EB908">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FBBAD126">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4AE2499E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C6F08790">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3247,239 +2770,230 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1091854889">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="382292482">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1382360777">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="72"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="71"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00896DD3"/>
     <w:rsid w:val="000022FB"/>
     <w:rsid w:val="00004492"/>
     <w:rsid w:val="000100D8"/>
     <w:rsid w:val="00014CB9"/>
     <w:rsid w:val="00035D6C"/>
-    <w:rsid w:val="00067BA3"/>
     <w:rsid w:val="00076B12"/>
     <w:rsid w:val="0008450F"/>
     <w:rsid w:val="000C5688"/>
     <w:rsid w:val="000D2434"/>
     <w:rsid w:val="000F225A"/>
     <w:rsid w:val="00100FD5"/>
     <w:rsid w:val="00103D25"/>
     <w:rsid w:val="0011419D"/>
     <w:rsid w:val="00125EAE"/>
     <w:rsid w:val="00127A91"/>
     <w:rsid w:val="00134991"/>
     <w:rsid w:val="00147BE4"/>
     <w:rsid w:val="00150BC1"/>
     <w:rsid w:val="0015240A"/>
     <w:rsid w:val="00153859"/>
     <w:rsid w:val="00165FBE"/>
     <w:rsid w:val="001768F9"/>
     <w:rsid w:val="00192952"/>
     <w:rsid w:val="00193D84"/>
     <w:rsid w:val="001B136F"/>
     <w:rsid w:val="001B76D1"/>
     <w:rsid w:val="001C40BD"/>
     <w:rsid w:val="001C5D93"/>
     <w:rsid w:val="001D0755"/>
     <w:rsid w:val="001D4F2A"/>
     <w:rsid w:val="00227A2B"/>
     <w:rsid w:val="002359D4"/>
     <w:rsid w:val="002443AA"/>
     <w:rsid w:val="002452EE"/>
     <w:rsid w:val="00245372"/>
-    <w:rsid w:val="00252281"/>
     <w:rsid w:val="00254C29"/>
-    <w:rsid w:val="00264F24"/>
     <w:rsid w:val="00265FFA"/>
     <w:rsid w:val="00267094"/>
     <w:rsid w:val="002808DD"/>
     <w:rsid w:val="00281F28"/>
     <w:rsid w:val="00290419"/>
     <w:rsid w:val="002919C6"/>
     <w:rsid w:val="002A5E57"/>
     <w:rsid w:val="002C1643"/>
     <w:rsid w:val="002C2087"/>
     <w:rsid w:val="002C6285"/>
     <w:rsid w:val="002E152A"/>
-    <w:rsid w:val="002F7490"/>
     <w:rsid w:val="003024AB"/>
     <w:rsid w:val="0030269B"/>
     <w:rsid w:val="00313B7F"/>
     <w:rsid w:val="0031747D"/>
     <w:rsid w:val="00332A04"/>
     <w:rsid w:val="003341E4"/>
     <w:rsid w:val="00334D3F"/>
     <w:rsid w:val="003503DE"/>
     <w:rsid w:val="003521E1"/>
     <w:rsid w:val="00354DBD"/>
     <w:rsid w:val="003571DE"/>
     <w:rsid w:val="0037018F"/>
     <w:rsid w:val="00380AED"/>
     <w:rsid w:val="00391FC4"/>
     <w:rsid w:val="003943E4"/>
     <w:rsid w:val="003C778B"/>
     <w:rsid w:val="003D6398"/>
     <w:rsid w:val="003E540D"/>
     <w:rsid w:val="003E68D3"/>
     <w:rsid w:val="003F1122"/>
     <w:rsid w:val="00415006"/>
     <w:rsid w:val="004206E2"/>
-    <w:rsid w:val="00421428"/>
     <w:rsid w:val="00432361"/>
     <w:rsid w:val="00443D00"/>
     <w:rsid w:val="00446FEC"/>
     <w:rsid w:val="00447B0B"/>
     <w:rsid w:val="00494DC2"/>
+    <w:rsid w:val="004A17E0"/>
     <w:rsid w:val="004A766D"/>
     <w:rsid w:val="004C3971"/>
     <w:rsid w:val="004C55DC"/>
     <w:rsid w:val="004D6318"/>
     <w:rsid w:val="00523FAA"/>
     <w:rsid w:val="00530E4C"/>
     <w:rsid w:val="00532475"/>
     <w:rsid w:val="00536EED"/>
     <w:rsid w:val="00537A68"/>
     <w:rsid w:val="005410C2"/>
     <w:rsid w:val="005472D0"/>
     <w:rsid w:val="00553EF6"/>
     <w:rsid w:val="005569DB"/>
     <w:rsid w:val="00557406"/>
     <w:rsid w:val="00557E7F"/>
     <w:rsid w:val="00566837"/>
-    <w:rsid w:val="005738A3"/>
     <w:rsid w:val="00574048"/>
     <w:rsid w:val="005751A2"/>
     <w:rsid w:val="00590AA9"/>
     <w:rsid w:val="00597932"/>
     <w:rsid w:val="005A16F3"/>
     <w:rsid w:val="005B1868"/>
     <w:rsid w:val="005C4EDF"/>
     <w:rsid w:val="005C6942"/>
     <w:rsid w:val="005C6967"/>
     <w:rsid w:val="005D1ABE"/>
     <w:rsid w:val="005D1FC2"/>
     <w:rsid w:val="005D682D"/>
     <w:rsid w:val="005D6BFF"/>
     <w:rsid w:val="005D7E85"/>
     <w:rsid w:val="005F1ABF"/>
     <w:rsid w:val="005F360A"/>
     <w:rsid w:val="005F4117"/>
     <w:rsid w:val="0060631C"/>
     <w:rsid w:val="006206C6"/>
     <w:rsid w:val="00646CF9"/>
     <w:rsid w:val="00654EAE"/>
     <w:rsid w:val="006654C1"/>
     <w:rsid w:val="00677307"/>
     <w:rsid w:val="006803CD"/>
     <w:rsid w:val="006C7D01"/>
     <w:rsid w:val="006D36FE"/>
     <w:rsid w:val="006D7D64"/>
     <w:rsid w:val="006E261F"/>
     <w:rsid w:val="00711981"/>
     <w:rsid w:val="00712798"/>
     <w:rsid w:val="00730343"/>
     <w:rsid w:val="007314C1"/>
     <w:rsid w:val="00731D42"/>
     <w:rsid w:val="00736F01"/>
-    <w:rsid w:val="0074373B"/>
     <w:rsid w:val="00750F6F"/>
-    <w:rsid w:val="00753F4C"/>
     <w:rsid w:val="00777C29"/>
     <w:rsid w:val="0078177B"/>
     <w:rsid w:val="00781E33"/>
     <w:rsid w:val="00784C78"/>
     <w:rsid w:val="0079134E"/>
     <w:rsid w:val="00791FEC"/>
     <w:rsid w:val="00795DA0"/>
     <w:rsid w:val="007A0CD2"/>
     <w:rsid w:val="007A786C"/>
     <w:rsid w:val="007B1A59"/>
     <w:rsid w:val="007B3E4E"/>
     <w:rsid w:val="007C0157"/>
     <w:rsid w:val="007C44C1"/>
     <w:rsid w:val="007D0DA3"/>
+    <w:rsid w:val="0081269F"/>
     <w:rsid w:val="00821475"/>
     <w:rsid w:val="008217AE"/>
     <w:rsid w:val="00837385"/>
     <w:rsid w:val="008404AE"/>
     <w:rsid w:val="00843221"/>
     <w:rsid w:val="00851D75"/>
     <w:rsid w:val="0086038B"/>
     <w:rsid w:val="00871AD9"/>
     <w:rsid w:val="00882F0D"/>
     <w:rsid w:val="00896DD3"/>
     <w:rsid w:val="008A0643"/>
     <w:rsid w:val="008C1DC0"/>
     <w:rsid w:val="008E0A40"/>
     <w:rsid w:val="00903B07"/>
     <w:rsid w:val="009074BC"/>
     <w:rsid w:val="00944E5F"/>
     <w:rsid w:val="009622DD"/>
     <w:rsid w:val="0097050C"/>
     <w:rsid w:val="00983545"/>
     <w:rsid w:val="009A0FD0"/>
     <w:rsid w:val="009B3F20"/>
     <w:rsid w:val="009B7E44"/>
     <w:rsid w:val="009C45FA"/>
     <w:rsid w:val="009C6E34"/>
     <w:rsid w:val="009C715C"/>
@@ -3491,116 +3005,110 @@
     <w:rsid w:val="00A17C69"/>
     <w:rsid w:val="00A211D5"/>
     <w:rsid w:val="00A24274"/>
     <w:rsid w:val="00A253FA"/>
     <w:rsid w:val="00A26883"/>
     <w:rsid w:val="00A37595"/>
     <w:rsid w:val="00A52BE9"/>
     <w:rsid w:val="00A56808"/>
     <w:rsid w:val="00A6208A"/>
     <w:rsid w:val="00A70323"/>
     <w:rsid w:val="00A868A3"/>
     <w:rsid w:val="00A86F31"/>
     <w:rsid w:val="00A87955"/>
     <w:rsid w:val="00A87AF8"/>
     <w:rsid w:val="00AA1350"/>
     <w:rsid w:val="00AA1ADA"/>
     <w:rsid w:val="00AD17D4"/>
     <w:rsid w:val="00AD21D1"/>
     <w:rsid w:val="00AD275C"/>
     <w:rsid w:val="00AE17A5"/>
     <w:rsid w:val="00AE31D7"/>
     <w:rsid w:val="00AF1742"/>
     <w:rsid w:val="00B0797B"/>
     <w:rsid w:val="00B15941"/>
     <w:rsid w:val="00B20201"/>
-    <w:rsid w:val="00B23646"/>
-    <w:rsid w:val="00B47186"/>
     <w:rsid w:val="00B5145F"/>
     <w:rsid w:val="00B55653"/>
     <w:rsid w:val="00B5767C"/>
-    <w:rsid w:val="00B70795"/>
     <w:rsid w:val="00B72F9D"/>
     <w:rsid w:val="00B81C87"/>
     <w:rsid w:val="00B90434"/>
     <w:rsid w:val="00BA0234"/>
     <w:rsid w:val="00BA211F"/>
     <w:rsid w:val="00BC1271"/>
     <w:rsid w:val="00BD028E"/>
     <w:rsid w:val="00BE1E9D"/>
     <w:rsid w:val="00BE3AFE"/>
     <w:rsid w:val="00BF1B5D"/>
     <w:rsid w:val="00C05595"/>
     <w:rsid w:val="00C05897"/>
     <w:rsid w:val="00C253EE"/>
     <w:rsid w:val="00C32EF0"/>
     <w:rsid w:val="00C42C40"/>
     <w:rsid w:val="00C558C9"/>
     <w:rsid w:val="00C9172E"/>
-    <w:rsid w:val="00C96A70"/>
     <w:rsid w:val="00C96DD9"/>
     <w:rsid w:val="00CB0DAB"/>
     <w:rsid w:val="00CC56AC"/>
     <w:rsid w:val="00CD0239"/>
     <w:rsid w:val="00CD37AE"/>
     <w:rsid w:val="00CD6009"/>
     <w:rsid w:val="00CF7EFE"/>
     <w:rsid w:val="00D21397"/>
     <w:rsid w:val="00D301EF"/>
     <w:rsid w:val="00D358A4"/>
     <w:rsid w:val="00D503E7"/>
     <w:rsid w:val="00D50D1A"/>
     <w:rsid w:val="00D6534B"/>
     <w:rsid w:val="00DB2DF7"/>
     <w:rsid w:val="00DC4089"/>
     <w:rsid w:val="00DC40AB"/>
     <w:rsid w:val="00DD5A52"/>
+    <w:rsid w:val="00DD7A82"/>
     <w:rsid w:val="00DE0FE1"/>
     <w:rsid w:val="00DF5B93"/>
     <w:rsid w:val="00E0667F"/>
     <w:rsid w:val="00E171F6"/>
     <w:rsid w:val="00E20283"/>
     <w:rsid w:val="00E27A00"/>
     <w:rsid w:val="00E320A3"/>
     <w:rsid w:val="00E346FD"/>
     <w:rsid w:val="00E37B46"/>
     <w:rsid w:val="00E44DCC"/>
-    <w:rsid w:val="00E54F81"/>
     <w:rsid w:val="00E557B8"/>
     <w:rsid w:val="00E55854"/>
     <w:rsid w:val="00E57452"/>
     <w:rsid w:val="00E576C1"/>
     <w:rsid w:val="00E93238"/>
     <w:rsid w:val="00E945F8"/>
     <w:rsid w:val="00EA1DE9"/>
-    <w:rsid w:val="00EC54A7"/>
     <w:rsid w:val="00ED4CA4"/>
     <w:rsid w:val="00ED565D"/>
     <w:rsid w:val="00EF5CE4"/>
     <w:rsid w:val="00EF6BDB"/>
     <w:rsid w:val="00F13145"/>
-    <w:rsid w:val="00F22EC8"/>
     <w:rsid w:val="00F235A7"/>
     <w:rsid w:val="00F57CAC"/>
     <w:rsid w:val="00F75EE6"/>
     <w:rsid w:val="00FB3D69"/>
     <w:rsid w:val="00FE675F"/>
     <w:rsid w:val="00FF6925"/>
     <w:rsid w:val="437D4719"/>
     <w:rsid w:val="5232D716"/>
     <w:rsid w:val="727A4EE7"/>
     <w:rsid w:val="7B757C96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
@@ -4504,50 +4012,60 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010012A42287481970459B3149B4C711FAE4" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="21f4966e557b9f32c62ded2e63b5e995">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="5b4054e3-31bb-41f8-8f0d-d3f258a2c9e2" xmlns:ns4="59e13efa-5c8d-4059-b06e-9932a3fb3d45" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3048b0d8c10b5d1fea45744c2aba1d36" ns3:_="" ns4:_="">
     <xsd:import namespace="5b4054e3-31bb-41f8-8f0d-d3f258a2c9e2"/>
     <xsd:import namespace="59e13efa-5c8d-4059-b06e-9932a3fb3d45"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4726,143 +4244,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA20B731-E489-4515-90AB-48F852DFE4C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EB9516D-90C0-43A3-BA28-E9EAFEE96BE7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9200658-CC59-474C-A82F-7CDE3D136081}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5b4054e3-31bb-41f8-8f0d-d3f258a2c9e2"/>
     <ds:schemaRef ds:uri="59e13efa-5c8d-4059-b06e-9932a3fb3d45"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFCA848E-2587-4D5B-9265-48115731A883}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>567</Words>
-  <Characters>3238</Characters>
+  <Words>540</Words>
+  <Characters>3080</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>IN THE CIRCUIT COURT OF THE EIGHTH JUDICIAL CIRUCIT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3798</CharactersWithSpaces>
+  <CharactersWithSpaces>3613</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>IN THE CIRCUIT COURT OF THE EIGHTH JUDICIAL CIRUCIT</dc:title>
   <dc:subject/>
   <dc:creator>Law Office</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010012A42287481970459B3149B4C711FAE4</vt:lpwstr>